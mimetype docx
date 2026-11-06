--- v0 (2026-09-05)
+++ v1 (2026-11-06)
@@ -1537,63 +1537,65 @@
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Wird von Polybau ausgefüllt</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="969696"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
-        <w:gridCol w:w="5811"/>
+        <w:gridCol w:w="33"/>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D4564" w14:paraId="323B067D" w14:textId="77777777" w:rsidTr="00F03421">
+      <w:tr w:rsidR="001D4564" w14:paraId="323B067D" w14:textId="77777777" w:rsidTr="00B13E98">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="296F71A7" w14:textId="16FBB2A6" w:rsidR="001D4564" w:rsidRDefault="00135FE0" w:rsidP="00F03421">
+          <w:p w14:paraId="296F71A7" w14:textId="16FBB2A6" w:rsidR="001D4564" w:rsidRDefault="00135FE0" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Genehmigt</w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidR="00B05CD3">
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text17"/>
             <w:r w:rsidR="001D4564">
@@ -1619,85 +1621,87 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3367DAA0" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
+          <w:p w14:paraId="3367DAA0" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135FE0" w14:paraId="4141DA44" w14:textId="77777777" w:rsidTr="00F03421">
+      <w:tr w:rsidR="00135FE0" w14:paraId="4141DA44" w14:textId="77777777" w:rsidTr="00B13E98">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03B7FA1E" w14:textId="50BAAA51" w:rsidR="00135FE0" w:rsidRDefault="00593ADA" w:rsidP="00135FE0">
+          <w:p w14:paraId="03B7FA1E" w14:textId="50BAAA51" w:rsidR="00135FE0" w:rsidRDefault="00593ADA" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Start der Prüfung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4402FA1C" w14:textId="206990EC" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="4402FA1C" w14:textId="206990EC" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1707,398 +1711,495 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135FE0" w14:paraId="72B071EE" w14:textId="77777777" w:rsidTr="00F03421">
+      <w:tr w:rsidR="00B13E98" w14:paraId="72B071EE" w14:textId="77777777" w:rsidTr="00B13E98">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D74C580" w14:textId="77777777" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="23C97C0B" w14:textId="6E679112" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="0"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:t>Vorgesehener Termin für Standort-</w:t>
-[...7 lines deleted...]
-              <w:t>bestimmung</w:t>
+              <w:t>Termin für Standortbestimmung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="03A882D9" w14:textId="77777777" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="03A882D9" w14:textId="21925E29" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-[...49 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="00604B56">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organisation durch den Kandidaten mit dem 1. Experten</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135FE0" w14:paraId="478F7E13" w14:textId="77777777" w:rsidTr="00F03421">
+      <w:tr w:rsidR="00B13E98" w14:paraId="478F7E13" w14:textId="77777777" w:rsidTr="00B13E98">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="760FB304" w14:textId="77777777" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="760FB304" w14:textId="77777777" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Eingabedatum Abschlussarbeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="53538E86" w14:textId="77777777" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="53538E86" w14:textId="77777777" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text19"/>
+            <w:bookmarkStart w:id="4" w:name="Text19"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135FE0" w14:paraId="357EC8C3" w14:textId="77777777" w:rsidTr="00F03421">
+      <w:tr w:rsidR="00B13E98" w14:paraId="357EC8C3" w14:textId="77777777" w:rsidTr="00B13E98">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E47F1C" w14:textId="77777777" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="3BB94261" w14:textId="77777777" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:t>Datum Fachgespräch</w:t>
+              <w:t xml:space="preserve">Fachgespräch </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E47F1C" w14:textId="4D345057" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Datum / Zeit / Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="66ED37B3" w14:textId="77777777" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="6746DA14" w14:textId="77777777" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text20"/>
+            <w:bookmarkStart w:id="5" w:name="Text20"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+          <w:p w14:paraId="66ED37B3" w14:textId="24292D0D" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text20"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135FE0" w14:paraId="40A37BF3" w14:textId="77777777" w:rsidTr="00F03421">
+      <w:tr w:rsidR="00B13E98" w14:paraId="40A37BF3" w14:textId="77777777" w:rsidTr="00B13E98">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE8A88B" w14:textId="77777777" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="5BE8A88B" w14:textId="1C9FF0F7" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:t>Zugeteilter Experte</w:t>
+              <w:t>Zugeteilter 1. Experte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0796D62F" w14:textId="77777777" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="0796D62F" w14:textId="77777777" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text21"/>
+            <w:bookmarkStart w:id="6" w:name="Text21"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135FE0" w14:paraId="0FA71977" w14:textId="77777777" w:rsidTr="00F03421">
+      <w:tr w:rsidR="00B13E98" w14:paraId="16234EAB" w14:textId="77777777" w:rsidTr="00B13E98">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="675" w:type="dxa"/>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3861" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70388960" w14:textId="77777777" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Zugeteilter 2. Experte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FB2E12" w14:textId="77777777" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text21"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B13E98" w14:paraId="0FA71977" w14:textId="77777777" w:rsidTr="00B13E98">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2112B076" w14:textId="7D6346E3" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="2112B076" w14:textId="7D6346E3" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Notensitzung QS-Kommission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="65086F6A" w14:textId="60F6F8C7" w:rsidR="00135FE0" w:rsidRDefault="00135FE0" w:rsidP="00135FE0">
+          <w:p w14:paraId="65086F6A" w14:textId="60F6F8C7" w:rsidR="00B13E98" w:rsidRDefault="00B13E98" w:rsidP="00B13E98">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2137,154 +2238,155 @@
           <w:tab w:val="left" w:pos="6013"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BF21102" w14:textId="5E9B3CC5" w:rsidR="008353E6" w:rsidRPr="001D4564" w:rsidRDefault="008353E6" w:rsidP="001D4564"/>
     <w:sectPr w:rsidR="008353E6" w:rsidRPr="001D4564" w:rsidSect="006B52BE">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56F0615C" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00B37654">
+    <w:p w14:paraId="49B4597D" w14:textId="77777777" w:rsidR="004C48F6" w:rsidRDefault="004C48F6" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="007A8596" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00B37654">
+    <w:p w14:paraId="0F8F5B59" w14:textId="77777777" w:rsidR="004C48F6" w:rsidRDefault="004C48F6" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="328228FC" w14:textId="77777777" w:rsidR="00B3461B" w:rsidRDefault="00B3461B">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20164B4D" w14:textId="3B995CF9" w:rsidR="00B3461B" w:rsidRPr="00FB2C84" w:rsidRDefault="00B3461B" w:rsidP="00B3461B">
+  <w:p w14:paraId="20164B4D" w14:textId="3EC81DBB" w:rsidR="00B3461B" w:rsidRPr="00FB2C84" w:rsidRDefault="00B3461B" w:rsidP="00B3461B">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2170"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -2335,51 +2437,51 @@
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E516FE">
+    <w:r w:rsidR="00B13E98">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>22.01.2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -2733,51 +2835,51 @@
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="691C0387" w14:textId="77777777" w:rsidR="00B3461B" w:rsidRPr="00FB2C84" w:rsidRDefault="00B3461B" w:rsidP="00B3461B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
         <w:tab w:val="left" w:pos="1560"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4678"/>
         <w:tab w:val="left" w:pos="6237"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="444F979F" w14:textId="279B4A27" w:rsidR="006B52BE" w:rsidRPr="00B3461B" w:rsidRDefault="00B3461B" w:rsidP="00B3461B">
+  <w:p w14:paraId="444F979F" w14:textId="275B68A3" w:rsidR="006B52BE" w:rsidRPr="00B3461B" w:rsidRDefault="00B3461B" w:rsidP="00B3461B">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
@@ -2830,51 +2932,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E516FE">
+    <w:r w:rsidR="00B13E98">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>22.01.2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -2950,61 +3052,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="427A4373" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00B37654">
+    <w:p w14:paraId="4E475ADC" w14:textId="77777777" w:rsidR="004C48F6" w:rsidRDefault="004C48F6" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E218105" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00B37654">
+    <w:p w14:paraId="133DEB24" w14:textId="77777777" w:rsidR="004C48F6" w:rsidRDefault="004C48F6" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CD19AA4" w14:textId="77777777" w:rsidR="00B3461B" w:rsidRDefault="00B3461B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EAEC5E8" w14:textId="77777777" w:rsidR="00B37654" w:rsidRDefault="009C49B6" w:rsidP="004F2BA2">
     <w:pPr>
@@ -4204,51 +4306,52 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1839806877">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1673142105">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="647169884">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="426922018">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="108428184">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1450081998">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="EvCMru8EV0lyjqIkcCizpjzm2tcMIs0kWVIb5rqsE8IQNB5hmAyFThq2OIugwsSNUq03Z4rlM4UQ8RriJI3hCw==" w:salt="iz37Xlb5SGlLBkK289HD5Q=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4564"/>
@@ -4262,126 +4365,126 @@
     <w:rsid w:val="00135FE0"/>
     <w:rsid w:val="00151338"/>
     <w:rsid w:val="0016427F"/>
     <w:rsid w:val="00184E92"/>
     <w:rsid w:val="00196349"/>
     <w:rsid w:val="001C657D"/>
     <w:rsid w:val="001D007D"/>
     <w:rsid w:val="001D2FF9"/>
     <w:rsid w:val="001D4564"/>
     <w:rsid w:val="001E260A"/>
     <w:rsid w:val="0021582B"/>
     <w:rsid w:val="00313762"/>
     <w:rsid w:val="003306F3"/>
     <w:rsid w:val="003C1EBB"/>
     <w:rsid w:val="003D7606"/>
     <w:rsid w:val="003E2A53"/>
     <w:rsid w:val="003F4828"/>
     <w:rsid w:val="0042692D"/>
     <w:rsid w:val="004477F8"/>
     <w:rsid w:val="00464376"/>
     <w:rsid w:val="004855C6"/>
     <w:rsid w:val="004917DD"/>
     <w:rsid w:val="00492BF8"/>
     <w:rsid w:val="004A167E"/>
     <w:rsid w:val="004C3D4D"/>
+    <w:rsid w:val="004C48F6"/>
     <w:rsid w:val="004F2BA2"/>
     <w:rsid w:val="00524218"/>
     <w:rsid w:val="005248E1"/>
+    <w:rsid w:val="0052504E"/>
     <w:rsid w:val="00533576"/>
     <w:rsid w:val="00562901"/>
     <w:rsid w:val="00592D65"/>
     <w:rsid w:val="00593ADA"/>
     <w:rsid w:val="005D73D8"/>
     <w:rsid w:val="00600B47"/>
     <w:rsid w:val="00604AAE"/>
     <w:rsid w:val="00640A0A"/>
     <w:rsid w:val="006506F2"/>
     <w:rsid w:val="006507AA"/>
     <w:rsid w:val="00660AF1"/>
     <w:rsid w:val="00663D3A"/>
     <w:rsid w:val="006748E5"/>
     <w:rsid w:val="00696959"/>
     <w:rsid w:val="006A1339"/>
     <w:rsid w:val="006B52BE"/>
     <w:rsid w:val="006B6EF5"/>
     <w:rsid w:val="00727133"/>
     <w:rsid w:val="00727DEC"/>
     <w:rsid w:val="0077053B"/>
     <w:rsid w:val="00771D96"/>
     <w:rsid w:val="00794FBB"/>
     <w:rsid w:val="007D0FFE"/>
     <w:rsid w:val="007D2419"/>
     <w:rsid w:val="00806EFB"/>
     <w:rsid w:val="008353E6"/>
     <w:rsid w:val="0085747A"/>
     <w:rsid w:val="00870FB5"/>
     <w:rsid w:val="00896180"/>
     <w:rsid w:val="008B3A7F"/>
     <w:rsid w:val="008D1C38"/>
     <w:rsid w:val="00952678"/>
     <w:rsid w:val="00974484"/>
     <w:rsid w:val="00991B72"/>
     <w:rsid w:val="009C49B6"/>
     <w:rsid w:val="009D36F7"/>
     <w:rsid w:val="009D7550"/>
-    <w:rsid w:val="009E58D1"/>
     <w:rsid w:val="00A16B0D"/>
     <w:rsid w:val="00A33DD8"/>
     <w:rsid w:val="00AA6ECC"/>
     <w:rsid w:val="00AE51D7"/>
     <w:rsid w:val="00AE6666"/>
     <w:rsid w:val="00B05CD3"/>
     <w:rsid w:val="00B122C0"/>
+    <w:rsid w:val="00B13E98"/>
     <w:rsid w:val="00B24A70"/>
     <w:rsid w:val="00B30073"/>
     <w:rsid w:val="00B3461B"/>
     <w:rsid w:val="00B37654"/>
     <w:rsid w:val="00B60728"/>
     <w:rsid w:val="00B6735B"/>
     <w:rsid w:val="00B724A0"/>
     <w:rsid w:val="00B875BB"/>
     <w:rsid w:val="00BC0A93"/>
     <w:rsid w:val="00BC1380"/>
     <w:rsid w:val="00BD4E13"/>
-    <w:rsid w:val="00BE0304"/>
     <w:rsid w:val="00BF0FC5"/>
     <w:rsid w:val="00C0624D"/>
     <w:rsid w:val="00C142C0"/>
     <w:rsid w:val="00CB2D09"/>
     <w:rsid w:val="00CB7B65"/>
     <w:rsid w:val="00CC10DF"/>
     <w:rsid w:val="00D1724A"/>
     <w:rsid w:val="00D22345"/>
     <w:rsid w:val="00D435F2"/>
     <w:rsid w:val="00D85C32"/>
     <w:rsid w:val="00D861A0"/>
     <w:rsid w:val="00DA7E41"/>
     <w:rsid w:val="00DB45B2"/>
     <w:rsid w:val="00E11686"/>
     <w:rsid w:val="00E44423"/>
-    <w:rsid w:val="00E516FE"/>
     <w:rsid w:val="00EB1643"/>
     <w:rsid w:val="00EC174E"/>
     <w:rsid w:val="00ED0218"/>
     <w:rsid w:val="00F07684"/>
     <w:rsid w:val="00F565F8"/>
     <w:rsid w:val="00F812A5"/>
     <w:rsid w:val="00FB2C84"/>
     <w:rsid w:val="00FE0051"/>
     <w:rsid w:val="00FE5FE3"/>
     <w:rsid w:val="00FE7C6A"/>
     <w:rsid w:val="00FF2C53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5445,54 +5548,84 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="86ab92d1-b877-42b4-8dcf-77d00129b17e">
+      <Value>28</Value>
+    </TaxCatchAll>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fdf362b5-1443-43b9-be97-57d14c3e1dee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <i556885b7ed4486db45a13f2f9333e4d xmlns="fdf362b5-1443-43b9-be97-57d14c3e1dee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Standard</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7c6844ad-1ab7-45b3-8461-91dc754eaaaf</TermId>
+        </TermInfo>
+      </Terms>
+    </i556885b7ed4486db45a13f2f9333e4d>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100ED2D549FCA62914BA3ACF92E01336AC9" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="127852da1e616a9f74f6b49ece73c609">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf362b5-1443-43b9-be97-57d14c3e1dee" xmlns:ns3="86ab92d1-b877-42b4-8dcf-77d00129b17e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccacb7f63a4c4eba12d2eb02afe37a1e" ns2:_="" ns3:_="">
     <xsd:import namespace="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
     <xsd:import namespace="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:i556885b7ed4486db45a13f2f9333e4d" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5691,168 +5824,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CDF6F53-B5D9-4575-B2C2-EDC53F6639BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02304312-5E90-4297-A39D-E5DF3B4B6538}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
+    <ds:schemaRef ds:uri="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E7FACAB-52B8-4E3C-8D56-C54327AA013A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5916C77C-4867-4378-A9DC-E338E37ACD21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
     <ds:schemaRef ds:uri="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6f57d82d-c344-4d8d-8817-49e8b5b5156d}" enabled="1" method="Standard" siteId="{4a8793f9-ac19-46e8-bb46-cd310ddd260b}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>209</Words>
-  <Characters>1320</Characters>
+  <Words>223</Words>
+  <Characters>1406</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1526</CharactersWithSpaces>
+  <CharactersWithSpaces>1626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Angela Bischof - Gebäudehülle Schweiz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100ED2D549FCA62914BA3ACF92E01336AC9</vt:lpwstr>