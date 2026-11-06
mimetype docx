--- v0 (2026-09-05)
+++ v1 (2026-11-06)
@@ -1688,53 +1688,53 @@
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="969696"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="969696"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D4564" w14:paraId="323B067D" w14:textId="77777777" w:rsidTr="00F03421">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="296F71A7" w14:textId="42396F49" w:rsidR="001D4564" w:rsidRDefault="003A2A6D" w:rsidP="00F03421">
+          <w:p w14:paraId="296F71A7" w14:textId="42396F49" w:rsidR="001D4564" w:rsidRDefault="003A2A6D" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Genehmigt </w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:t xml:space="preserve">am </w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text17"/>
             <w:r w:rsidR="001D4564">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001D4564">
@@ -1755,84 +1755,84 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001D4564">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3367DAA0" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
+          <w:p w14:paraId="3367DAA0" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A2A6D" w14:paraId="59D6174E" w14:textId="77777777" w:rsidTr="00877D77">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBBC4B7" w14:textId="77777777" w:rsidR="003A2A6D" w:rsidRDefault="003A2A6D" w:rsidP="00B77783">
+          <w:p w14:paraId="0EBBC4B7" w14:textId="77777777" w:rsidR="003A2A6D" w:rsidRDefault="003A2A6D" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="120" w:after="240"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Start der Prüfung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54764F89" w14:textId="77777777" w:rsidR="003A2A6D" w:rsidRDefault="003A2A6D" w:rsidP="00B77783">
+          <w:p w14:paraId="54764F89" w14:textId="77777777" w:rsidR="003A2A6D" w:rsidRDefault="003A2A6D" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="120" w:after="240"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1850,72 +1850,72 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D4564" w14:paraId="478F7E13" w14:textId="77777777" w:rsidTr="00F03421">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="760FB304" w14:textId="7138A0A9" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
+          <w:p w14:paraId="760FB304" w14:textId="7138A0A9" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Eingabedatum </w:t>
             </w:r>
             <w:r w:rsidR="00157756">
               <w:t>Diplom</w:t>
             </w:r>
             <w:r>
               <w:t>arbeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53538E86" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
+          <w:p w14:paraId="53538E86" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text19"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -1935,66 +1935,74 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D4564" w14:paraId="357EC8C3" w14:textId="77777777" w:rsidTr="00F03421">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E47F1C" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
+          <w:p w14:paraId="72E54FD5" w14:textId="77777777" w:rsidR="00F610AD" w:rsidRDefault="00F610AD" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:t>Datum Fachgespräch</w:t>
+              <w:t xml:space="preserve">Fachgespräch </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E47F1C" w14:textId="6234998F" w:rsidR="001D4564" w:rsidRDefault="00F610AD" w:rsidP="00F610AD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Datum / Zeit / Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66ED37B3" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
+          <w:p w14:paraId="4DF3169A" w14:textId="77777777" w:rsidR="00F610AD" w:rsidRDefault="001D4564" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text20"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2003,77 +2011,131 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
+          </w:p>
+          <w:p w14:paraId="66ED37B3" w14:textId="1CCD5A21" w:rsidR="001D4564" w:rsidRDefault="00F610AD" w:rsidP="00F610AD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text20"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D4564" w14:paraId="40A37BF3" w14:textId="77777777" w:rsidTr="00F03421">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE8A88B" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
+          <w:p w14:paraId="5BE8A88B" w14:textId="37E7BBA6" w:rsidR="001D4564" w:rsidRDefault="00F610AD" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:t>Zugeteilter Experte</w:t>
+              <w:t>Zugeteilter 1. Experte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0796D62F" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
+          <w:p w14:paraId="0796D62F" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text21"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -2082,77 +2144,237 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F610AD" w14:paraId="186051F4" w14:textId="77777777" w:rsidTr="00F03421">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4847CA66" w14:textId="0224D33B" w:rsidR="00F610AD" w:rsidRDefault="00F610AD" w:rsidP="00F610AD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Zugeteilter 2. Experte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="052C87BF" w14:textId="5A03C03B" w:rsidR="00F610AD" w:rsidRDefault="00F610AD" w:rsidP="00F610AD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text21"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F610AD" w14:paraId="729D913A" w14:textId="77777777" w:rsidTr="00F03421">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05459741" w14:textId="0A52F978" w:rsidR="00F610AD" w:rsidRDefault="00F610AD" w:rsidP="00F610AD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Zugeteilter </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. Experte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C8421F" w14:textId="5CF2867A" w:rsidR="00F610AD" w:rsidRDefault="00F610AD" w:rsidP="00F610AD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text21"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D861A0" w14:paraId="0FA71977" w14:textId="77777777" w:rsidTr="00F03421">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2112B076" w14:textId="48014431" w:rsidR="00D861A0" w:rsidRDefault="00157756" w:rsidP="00F03421">
+          <w:p w14:paraId="2112B076" w14:textId="48014431" w:rsidR="00D861A0" w:rsidRDefault="00157756" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Notensitzung QS-Kommission</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65086F6A" w14:textId="60F6F8C7" w:rsidR="00D861A0" w:rsidRDefault="00D861A0" w:rsidP="00F03421">
+          <w:p w14:paraId="65086F6A" w14:textId="60F6F8C7" w:rsidR="00D861A0" w:rsidRDefault="00D861A0" w:rsidP="00F610AD">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2189,144 +2411,145 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6013"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BF21102" w14:textId="5E9B3CC5" w:rsidR="008353E6" w:rsidRPr="001D4564" w:rsidRDefault="008353E6" w:rsidP="001D4564"/>
     <w:sectPr w:rsidR="008353E6" w:rsidRPr="001D4564" w:rsidSect="006B52BE">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="375702F0" w14:textId="77777777" w:rsidR="00740337" w:rsidRDefault="00740337" w:rsidP="00B37654">
+    <w:p w14:paraId="031CD053" w14:textId="77777777" w:rsidR="00690BFC" w:rsidRDefault="00690BFC" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6821A2A5" w14:textId="77777777" w:rsidR="00740337" w:rsidRDefault="00740337" w:rsidP="00B37654">
+    <w:p w14:paraId="17B8E15F" w14:textId="77777777" w:rsidR="00690BFC" w:rsidRDefault="00690BFC" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D0424DF" w14:textId="3C382529" w:rsidR="001D4564" w:rsidRPr="00FB2C84" w:rsidRDefault="001D4564" w:rsidP="004B7CD7">
+  <w:p w14:paraId="3D0424DF" w14:textId="0A7CF8F6" w:rsidR="001D4564" w:rsidRPr="00FB2C84" w:rsidRDefault="001D4564" w:rsidP="004B7CD7">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2170"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -2377,51 +2600,51 @@
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B78B8">
+    <w:r w:rsidR="00F610AD">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>22.01.2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -2775,51 +2998,51 @@
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="60C960CB" w14:textId="77777777" w:rsidR="001D4564" w:rsidRPr="00FB2C84" w:rsidRDefault="001D4564" w:rsidP="004B7CD7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
         <w:tab w:val="left" w:pos="1560"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4678"/>
         <w:tab w:val="left" w:pos="6237"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="289332A0" w14:textId="7FBBA48D" w:rsidR="001D4564" w:rsidRPr="004B7CD7" w:rsidRDefault="001D4564" w:rsidP="004B7CD7">
+  <w:p w14:paraId="289332A0" w14:textId="1D7F58CD" w:rsidR="001D4564" w:rsidRPr="004B7CD7" w:rsidRDefault="001D4564" w:rsidP="004B7CD7">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
@@ -2872,51 +3095,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B78B8">
+    <w:r w:rsidR="00F610AD">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>22.01.2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -2991,51 +3214,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21D5BCA7" w14:textId="039A19F9" w:rsidR="006B52BE" w:rsidRPr="00FB2C84" w:rsidRDefault="006B52BE" w:rsidP="006B52BE">
+  <w:p w14:paraId="21D5BCA7" w14:textId="788407DC" w:rsidR="006B52BE" w:rsidRPr="00FB2C84" w:rsidRDefault="006B52BE" w:rsidP="006B52BE">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2170"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -3086,51 +3309,51 @@
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B78B8">
+    <w:r w:rsidR="00F610AD">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>22.01.2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -3227,51 +3450,51 @@
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
         <w:tab w:val="left" w:pos="1560"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4678"/>
         <w:tab w:val="left" w:pos="6237"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="32AEE33A" w14:textId="77777777" w:rsidR="001C657D" w:rsidRPr="006B52BE" w:rsidRDefault="001C657D" w:rsidP="006B52BE">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A2AE627" w14:textId="04D27467" w:rsidR="00A6379F" w:rsidRPr="00FB2C84" w:rsidRDefault="00A6379F" w:rsidP="00A6379F">
+  <w:p w14:paraId="2A2AE627" w14:textId="14AF4FE6" w:rsidR="00A6379F" w:rsidRPr="00FB2C84" w:rsidRDefault="00A6379F" w:rsidP="00A6379F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2170"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -3322,51 +3545,51 @@
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B78B8">
+    <w:r w:rsidR="00F610AD">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>22.01.2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -3464,61 +3687,61 @@
         <w:tab w:val="left" w:pos="142"/>
         <w:tab w:val="left" w:pos="1560"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4678"/>
         <w:tab w:val="left" w:pos="6237"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="19197A64" w14:textId="77777777" w:rsidR="00A6379F" w:rsidRPr="006B52BE" w:rsidRDefault="00A6379F" w:rsidP="00A6379F">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="745BBDCD" w14:textId="77777777" w:rsidR="00740337" w:rsidRDefault="00740337" w:rsidP="00B37654">
+    <w:p w14:paraId="627C0272" w14:textId="77777777" w:rsidR="00690BFC" w:rsidRDefault="00690BFC" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D11FEC1" w14:textId="77777777" w:rsidR="00740337" w:rsidRDefault="00740337" w:rsidP="00B37654">
+    <w:p w14:paraId="48BD4C74" w14:textId="77777777" w:rsidR="00690BFC" w:rsidRDefault="00690BFC" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05252176" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="004F2BA2">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
       <w:ind w:right="-283"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
@@ -4958,51 +5181,51 @@
   <w:num w:numId="4" w16cid:durableId="1839806877">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1673142105">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="647169884">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="426922018">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="108428184">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1450081998">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="mRlsbnBRy8n6E3Wu5gIIrmYJ0+4o94tOUwTAPKDpNCcdV0xrf+PZEAMDMhzoKln6/gHY0MlV455n+UJu2iLAhA==" w:salt="l5n9EdCGi3fcITf8uQ4UwA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4564"/>
@@ -5017,128 +5240,128 @@
     <w:rsid w:val="00151338"/>
     <w:rsid w:val="00157756"/>
     <w:rsid w:val="0016427F"/>
     <w:rsid w:val="00196349"/>
     <w:rsid w:val="001C657D"/>
     <w:rsid w:val="001C741C"/>
     <w:rsid w:val="001D2FF9"/>
     <w:rsid w:val="001D4564"/>
     <w:rsid w:val="001E260A"/>
     <w:rsid w:val="001E32C0"/>
     <w:rsid w:val="003306F3"/>
     <w:rsid w:val="003A2A6D"/>
     <w:rsid w:val="003C1EBB"/>
     <w:rsid w:val="003D7606"/>
     <w:rsid w:val="003E2A53"/>
     <w:rsid w:val="003F4828"/>
     <w:rsid w:val="0042692D"/>
     <w:rsid w:val="004477F8"/>
     <w:rsid w:val="00464376"/>
     <w:rsid w:val="004855C6"/>
     <w:rsid w:val="004917DD"/>
     <w:rsid w:val="004A167E"/>
     <w:rsid w:val="004F2BA2"/>
     <w:rsid w:val="00524218"/>
     <w:rsid w:val="005248E1"/>
+    <w:rsid w:val="0052504E"/>
     <w:rsid w:val="00562901"/>
     <w:rsid w:val="00591874"/>
     <w:rsid w:val="00592D65"/>
-    <w:rsid w:val="005B78B8"/>
     <w:rsid w:val="005D73D8"/>
     <w:rsid w:val="00604AAE"/>
     <w:rsid w:val="00640A0A"/>
     <w:rsid w:val="006506F2"/>
     <w:rsid w:val="006507AA"/>
     <w:rsid w:val="00660AF1"/>
     <w:rsid w:val="00663D3A"/>
+    <w:rsid w:val="00690BFC"/>
     <w:rsid w:val="00696959"/>
     <w:rsid w:val="006A1339"/>
     <w:rsid w:val="006B52BE"/>
     <w:rsid w:val="00727DEC"/>
     <w:rsid w:val="00740337"/>
     <w:rsid w:val="0077053B"/>
     <w:rsid w:val="007D231A"/>
     <w:rsid w:val="007D2419"/>
     <w:rsid w:val="007D25B8"/>
-    <w:rsid w:val="007F009D"/>
     <w:rsid w:val="00806EFB"/>
     <w:rsid w:val="008353E6"/>
     <w:rsid w:val="00835491"/>
     <w:rsid w:val="0085747A"/>
     <w:rsid w:val="00870FB5"/>
     <w:rsid w:val="00896180"/>
-    <w:rsid w:val="008A0030"/>
     <w:rsid w:val="008B3A7F"/>
     <w:rsid w:val="008D1C38"/>
     <w:rsid w:val="00952678"/>
     <w:rsid w:val="00974484"/>
     <w:rsid w:val="00991B72"/>
     <w:rsid w:val="009C49B6"/>
     <w:rsid w:val="009D36F7"/>
     <w:rsid w:val="009D7550"/>
     <w:rsid w:val="00A16B0D"/>
     <w:rsid w:val="00A3105C"/>
     <w:rsid w:val="00A33DD8"/>
     <w:rsid w:val="00A6379F"/>
     <w:rsid w:val="00AA6ECC"/>
     <w:rsid w:val="00AE51D7"/>
     <w:rsid w:val="00AE6666"/>
     <w:rsid w:val="00B122C0"/>
     <w:rsid w:val="00B24A70"/>
     <w:rsid w:val="00B37654"/>
     <w:rsid w:val="00B53FC6"/>
     <w:rsid w:val="00B6735B"/>
     <w:rsid w:val="00B724A0"/>
     <w:rsid w:val="00B77783"/>
     <w:rsid w:val="00B875BB"/>
     <w:rsid w:val="00BC0A93"/>
     <w:rsid w:val="00BC1380"/>
     <w:rsid w:val="00BD4E13"/>
     <w:rsid w:val="00C0624D"/>
     <w:rsid w:val="00C142C0"/>
     <w:rsid w:val="00C75866"/>
     <w:rsid w:val="00CB2D09"/>
     <w:rsid w:val="00CB7B65"/>
     <w:rsid w:val="00CC10DF"/>
     <w:rsid w:val="00D22345"/>
     <w:rsid w:val="00D22571"/>
     <w:rsid w:val="00D435F2"/>
     <w:rsid w:val="00D812D7"/>
     <w:rsid w:val="00D85C32"/>
     <w:rsid w:val="00D861A0"/>
     <w:rsid w:val="00DA1388"/>
     <w:rsid w:val="00DA7E41"/>
     <w:rsid w:val="00DB45B2"/>
     <w:rsid w:val="00E11686"/>
     <w:rsid w:val="00E44423"/>
     <w:rsid w:val="00EB1643"/>
     <w:rsid w:val="00EC174E"/>
     <w:rsid w:val="00ED0218"/>
     <w:rsid w:val="00EF2337"/>
     <w:rsid w:val="00F07684"/>
     <w:rsid w:val="00F157BD"/>
     <w:rsid w:val="00F565F8"/>
+    <w:rsid w:val="00F610AD"/>
     <w:rsid w:val="00F812A5"/>
     <w:rsid w:val="00FB2C84"/>
     <w:rsid w:val="00FE0051"/>
     <w:rsid w:val="00FE5FE3"/>
     <w:rsid w:val="00FE7C6A"/>
     <w:rsid w:val="00FF2C53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -6195,70 +6418,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E7FACAB-52B8-4E3C-8D56-C54327AA013A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>178</Words>
-  <Characters>1122</Characters>
+  <Words>195</Words>
+  <Characters>1230</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>9</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1298</CharactersWithSpaces>
+  <CharactersWithSpaces>1423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Angela Bischof - Gebäudehülle Schweiz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>